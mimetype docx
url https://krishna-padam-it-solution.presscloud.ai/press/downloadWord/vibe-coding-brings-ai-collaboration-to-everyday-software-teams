--- v0 (2026-05-11)
+++ v1 (2026-06-26)
@@ -392,51 +392,51 @@
         <w:t xml:space="preserve">About: Krishna Padam IT Solution</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Established in 2015, Krishna Padam IT Solution merges innovation with creativity, delivering advanced technology solutions that empower businesses. The company specializes in IoT, AI, mobile games, software, web, and app development, serving clients that seek scalable and user-friendly digital products. Its game development work engages audiences worldwide, while its IoT systems and AI integrations support improved efficiency, decision-making, and predictive analytics. By translating visionary ideas into practical solutions, Krishna Padam IT Solution helps organizations navigate and benefit from ongoing digital transformation.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Newsroom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">View the full press release including more photos and videos in our Newsroom.</w:t>
+        <w:t xml:space="preserve">View the full press release including more media in our Newsroom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View the full press release</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">View all previous press releases</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p/>
@@ -526,51 +526,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2EF1F2E"/>
+    <w:nsid w:val="3A0A5F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>